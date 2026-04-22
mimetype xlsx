--- v0 (2025-12-10)
+++ v1 (2026-04-22)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88af489bcf804a50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5f7584d3105547049aa6b6a8ecf160a8.psmdcp" Id="R16997152115f47f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R877714d2e2764d1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9f521a247d394b8c80be89f91d4df9a4.psmdcp" Id="R71205a227e2b497d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Journals" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="351" uniqueCount="351">
   <x:si>
     <x:t>publication_title</x:t>
   </x:si>
   <x:si>
     <x:t>print_identifier</x:t>
   </x:si>
   <x:si>
@@ -2666,51 +2666,51 @@
       <x:c r="A25" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I25" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="N25" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q25" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="Y25" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:25">
       <x:c r="A26" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">