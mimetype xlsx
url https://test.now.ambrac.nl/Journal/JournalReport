--- v1 (2026-04-22)
+++ v2 (2026-06-17)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R877714d2e2764d1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9f521a247d394b8c80be89f91d4df9a4.psmdcp" Id="R71205a227e2b497d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60618ba1e3f8437a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c5d5f1538e804d5289de90e8b2795cf2.psmdcp" Id="Rcf78810bed924cf8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Journals" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="351" uniqueCount="351">
   <x:si>
     <x:t>publication_title</x:t>
   </x:si>
   <x:si>
     <x:t>print_identifier</x:t>
   </x:si>
   <x:si>