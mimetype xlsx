--- v2 (2026-06-17)
+++ v3 (2026-08-12)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60618ba1e3f8437a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c5d5f1538e804d5289de90e8b2795cf2.psmdcp" Id="Rcf78810bed924cf8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec48c49c233e4a08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/774b58dd2397476aa3933d939f888c31.psmdcp" Id="Rb8a9771a5a7c498d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Journals" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="351" uniqueCount="351">
   <x:si>
     <x:t>publication_title</x:t>
   </x:si>
   <x:si>
     <x:t>print_identifier</x:t>
   </x:si>
   <x:si>